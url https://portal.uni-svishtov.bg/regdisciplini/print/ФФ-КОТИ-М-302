--- v0 (2025-10-09)
+++ v1 (2026-04-08)
@@ -360,51 +360,51 @@
           <w:p w14:paraId="1F12B8D5" w14:textId="1BD794CE" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="007D4A46" w:rsidP="001E60F5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>проф. д-р Андрей Захариев</w:t>
+              <w:t>доц. д-р Румен Ерусалимов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C498611" w14:textId="45C6BBE8" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00621AC0" w:rsidP="00803E86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -492,86 +492,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14.06.2021</w:t>
+              <w:t>29.04.2025</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
             <w:r w:rsidR="008D3DCC" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -652,86 +652,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD4074" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>21.04.2021</w:t>
+              <w:t>08.04.2025</w:t>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34223" w:rsidRPr="00C10B36" w14:paraId="650236CF" w14:textId="77777777" w:rsidTr="00C10B36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A1F758C" w14:textId="77777777" w:rsidR="00DD3041" w:rsidRPr="00C10B36" w:rsidRDefault="00DD3041" w:rsidP="00C37CC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -1432,51 +1432,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Версия:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06397DA6" w14:textId="3CC02F5B" w:rsidR="00845130" w:rsidRPr="00C10B36" w:rsidRDefault="008564BE" w:rsidP="00986671">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>v.03/2021</w:t>
+              <w:t>v.04/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="221DE132" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F54EF16" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -3037,51 +3037,51 @@
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D2BB29A" w14:textId="36DD331F" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="5EDF34F1" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F4223B0" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="00DD3041">
             <w:pPr>
@@ -3112,84 +3112,84 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37600409" w14:textId="5EFF019A" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79879E30" w14:textId="77ED6CE0" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62CC9E3B" w14:textId="6A76B7D9" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3252,84 +3252,84 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57524D89" w14:textId="6777DE04" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t> 0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B757044" w14:textId="7C8D25A7" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t> 0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33609EF8" w14:textId="4DEA6E94" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3411,119 +3411,119 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FAB2DB2" w14:textId="509DB327" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1504EF64" w14:textId="4CEEBD21" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79608E31" w14:textId="7DDA6C48" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="0BADC85D" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AAE3625" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="00DD3041">
             <w:pPr>
@@ -5217,51 +5217,51 @@
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00243F93" w:rsidRPr="00C10B36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Предварителни изисквания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BEE9B4" w14:textId="77777777" w:rsidR="007A3150" w:rsidRDefault="007A3150" w:rsidP="007A3150">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Обучението по дисциплината се базира на знанията и уменията, придобити в бакалавърските курсове от фундаменталния блок, сред които главно микро- и макроикономика, теория на финансите, основи на управлението, статистика, право, както и специализирани знания по финансово-бюджетно планиране, управление на ресурсите в здравеопазването и социалното осигуряване, анализ и контрол, информационно обслужване на посочените сфери и пр. Владеенето на допълнителни знания по политология, психология, социология и други само ще подпомогне процеса на усвояване на специфичната материя на публичния сектор. </w:t>
+        <w:t>Обучението по дисциплината се базира на знанията и уменията, придобити в бакалавърските курсове от фундаменталния блок, сред които главно микро- и макроикономика, теория на финансите, основи на управлението, статистика, право, както и специализирани знания по финансово-бюджетно планиране, управление на ресурсите в здравеопазването и социалното осигуряване, анализ и контрол, информационно обслужване на посочените сфери и пр. Владеенето на допълнителни знания по политология, психология, социология и други само ще подпомогне процеса на усвояване на специфичната материя на публичния сектор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19648BCF" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00C10B36" w:rsidRDefault="006B1565" w:rsidP="006B1565">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41544FF4" w14:textId="4DD74866" w:rsidR="00936B63" w:rsidRPr="00EE74FD" w:rsidRDefault="00243F93" w:rsidP="00936B63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
@@ -5338,446 +5338,402 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>форма</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFBF371" w14:textId="5BCB3AD9" w:rsidR="006D3B5D" w:rsidRDefault="006D3B5D" w:rsidP="00BA4B91">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>В процеса на преподаване на дисциплината се използват множество традиционни и интерактивни методи като: лекции, мултимедийни презентации, тестове за самопроверка на знанията и за текущ контрол, дискусии, творчески задания  и др.</w:t>
-[...29 lines deleted...]
-        <w:t/>
+        <w:t>При преподаването се използват всички традиционни и иновативни методи на преподаване като: диалогови методи, игрови методи, методи за развитие на творческото мислене и др. и по-конкретно лекция, дискусия, използване на Интернет източници, делови и ролеви игри, решаване на задачи, самостоятелна работа с литературните източници, разработка и поднасяне на есета и др.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402CF17E" w14:textId="77777777" w:rsidR="00337FFB" w:rsidRPr="00A5520E" w:rsidRDefault="00337FFB" w:rsidP="00337FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5520E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.3.2 Дистанционна форма</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0510FAB4" w14:textId="488C766D" w:rsidR="006D3B5D" w:rsidRDefault="006D3B5D" w:rsidP="00BA4B91">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>В процеса на преподаване на дисциплината се използват методи като: он лайн асинхронни лекции, консултации и дискусии; онлайн самопроверка на знанията; он лайн електронен тест за текущ контрол и др.</w:t>
-[...29 lines deleted...]
-        <w:t/>
+        <w:t>В процеса на преподаване на дисциплината се използват методи като: он лайн синхронни и асинхронни лекции, консултации и дискусии; творчески задания; онлайн самопроверка на знанията; он лайн електронен тест за текущ контрол и др. в системата за електронно обучение. При преподаването се използват и всички традиционни и иновативни методи на преподаване като: презентации, независими проекти, симулации, използване на Интернет източници, делови и ролеви игри, самостоятелна работа с литературните източници, разработка и поднасяне на есета и др.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096D3A30" w14:textId="5378640A" w:rsidR="002D6839" w:rsidRPr="00C10B36" w:rsidRDefault="002D6839" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5DFCAF" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00C10B36" w:rsidRDefault="002D6839" w:rsidP="006B1565">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10B36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.4. Очаквани резултати</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>След завършване на обучението по Икономически основи на публичния сектор студентите ще придобият знания за:</w:t>
+        <w:t>След завършване на обучението по Икономически основи на публичния сектор студентите ще придобият знания за:
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•същността, еволюцията и методите за изследване на публичния сектор;</w:t>
+        <w:t>•същността, еволюцията и методите за изследване на публичния сектор;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•функциите, целите, подходите и инструментите за държавна намеса в икономиката;</w:t>
+        <w:t>•функциите, целите, подходите и инструментите за държавна намеса в икономиката;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•същността и класификацията на публичните блага, техните основни свойства, търсенето, предлагането и равновесието в публичния сектор;</w:t>
+        <w:t>•същността и класификацията на публичните блага, техните основни свойства, търсенето, предлагането и равновесието в публичния сектор;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•публичния избор, неговите характеристики и форми, подходите (правилата) за гласуване и ролята на различните участници в процеса;</w:t>
+        <w:t>•публичния избор, неговите характеристики и форми, подходите (правилата) за гласуване и ролята на различните участници в процеса;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•данъците, принципите и алтернативите на данъчното облагане, разпределението на данъчното бреме и постигането на икономическа ефективност;</w:t>
+        <w:t>•данъците, принципите и алтернативите на данъчното облагане, разпределението на данъчното бреме и постигането на икономическа ефективност;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•публичните разходи, измерването и разновидностите им, тенденциите в развитието и контрола върху нарастването им.</w:t>
+        <w:t>•публичните разходи, измерването и разновидностите им, тенденциите в развитието и контрола върху нарастването им.
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>В резултат на обучението студентите ще формират умения да:</w:t>
+        <w:t>В резултат на обучението студентите ще формират умения да:
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•извеждат специфичните характеристики на публичния сектор и свързаните с него блага за колективно потребление, съпоставяйки го с частния сектор и благата, придобивани на пазарен принцип;</w:t>
+        <w:t>•извеждат специфичните характеристики на публичния сектор и свързаните с него блага за колективно потребление, съпоставяйки го с частния сектор и благата, придобивани на пазарен принцип;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•представят и анализират особената роля на държавата по повод производството и доставката на публични блага и взаимодействието й с останалите субекти на икономическата система;</w:t>
+        <w:t>•представят и анализират особената роля на държавата по повод производството и доставката на публични блага и взаимодействието й с останалите субекти на икономическата система;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•анализират поведението на различните участници в публичния избор, да обясняват техните действия и да предвиждат последиците от тях;</w:t>
+        <w:t>•анализират поведението на различните участници в публичния избор, да обясняват техните действия и да предвиждат последиците от тях;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•познават традиционните методи и съвременните техники за анализ, оценка и оптимизиране на данъчните приходи, държавните разходи и цялостната бюджетна политика на правителството.</w:t>
+        <w:t>•познават традиционните методи и съвременните техники за анализ, оценка и оптимизиране на данъчните приходи, държавните разходи и цялостната бюджетна политика на правителството.
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Обучението по Икономически основи на публичния сектор ще развие у студентите следните компетенции:</w:t>
+        <w:t>Обучението по Икономически основи на публичния сектор ще развие у студентите следните компетенции:
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•да събират, обработват и анализират информация за различните аспекти на публичния сектор;</w:t>
+        <w:t>•да събират, обработват и анализират информация за различните аспекти на публичния сектор;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•да измерват и оценяват държавните приходи и разходи и да изготвят анализи за тяхното състояние и тенденции;</w:t>
+        <w:t>•да измерват и оценяват държавните приходи и разходи и да изготвят анализи за тяхното състояние и тенденции;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>•да прилагат подходите, методите и процедурите за осъществяване на анализ „разходи-ползи“ при оценка на различни проекти в публичния сектор;</w:t>
+        <w:t>•да прилагат подходите, методите и процедурите за осъществяване на анализ „разходи-ползи“ при оценка на различни проекти в публичния сектор;
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B396B9" w14:textId="75A71586" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>•да предлагат решения за по-пълно отчитане индивидуалните интереси и за повишаване ефективността на държавната намеса по повод производството и потреблението на публични блага.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBBFDC8" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5829,99 +5785,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>разпространение на дисциплината</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B8370" w14:textId="2021FB3A" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>1. Университет за национално и световно стопанство – гр. София</w:t>
+        <w:t>1. Университет за национално и световно стопанство – гр. София
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B8370" w14:textId="2021FB3A" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>2. Икономически университет - гр. Варна</w:t>
+        <w:t>2. Икономически университет - гр. Варна
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B8370" w14:textId="2021FB3A" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>3. The University of Edinburgh, UK</w:t>
+        <w:t>3. The University of Edinburgh, UK
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B8370" w14:textId="2021FB3A" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>4. Tilburg University, NL</w:t>
+        <w:t>4. Tilburg University, NL
+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B8370" w14:textId="2021FB3A" w:rsidR="002B255E" w:rsidRPr="00C10B36" w:rsidRDefault="009A2BE9" w:rsidP="00143328">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5. Harvard Business School, USA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798EA7AD" w14:textId="77777777" w:rsidR="00E52EDC" w:rsidRPr="00C10B36" w:rsidRDefault="00E52EDC" w:rsidP="00A34223">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -10421,51 +10381,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Манлиев, Г. и колектив, Икономика на публичния сектор (адаптиран вариант)</w:t>
+              <w:t>Шишманова, П. Икономически основи на публичния сектор, Свищов, АИ „Ценов“, 2017, ISBN 978-954-23-1274-1, 156 стр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C6374" w:rsidRPr="00C10B36" w14:paraId="6C4E1BDD" w14:textId="77777777" w:rsidTr="00634A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33049CBD" w14:textId="073E23DE" w:rsidR="007C6374" w:rsidRPr="00C10B36" w:rsidRDefault="007B7AB9" w:rsidP="005E448E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -10474,422 +10434,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Стиглиц, Дж. Экономика государственного сектора</w:t>
-[...370 lines deleted...]
-              <w:t>Самуэльсон, П., Нордхаус, В. Экономика</w:t>
+              <w:t>Учебен курс в Платформата за дистанционно и електронно обучение на СА “Д. А. Ценов“, , https://dl.uni-svishtov.bg/course/view.php?id=3363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B8FDF8E" w14:textId="77777777" w:rsidR="00CA1B74" w:rsidRPr="00C10B36" w:rsidRDefault="00CA1B74" w:rsidP="00CA1B74">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297FFE37" w14:textId="77777777" w:rsidR="00EA4EB2" w:rsidRPr="00C10B36" w:rsidRDefault="002B792A" w:rsidP="002B792A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
@@ -10963,219 +10552,261 @@
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Икономическа енциклопедия</w:t>
+              <w:t>Манлиев, Г. и колектив, Икономика на публичния сектор (адаптиран вариант)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007100FF" w:rsidRPr="00C10B36" w14:paraId="51F25251" w14:textId="77777777" w:rsidTr="00F555CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E483D3A" w14:textId="77843128" w:rsidR="007100FF" w:rsidRPr="00C10B36" w:rsidRDefault="007100FF" w:rsidP="006A2D5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сп. Икономическа мисъл, София</w:t>
+              <w:t>Стиглиц, Дж. Экономика государственного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007100FF" w:rsidRPr="00C10B36" w14:paraId="51F25251" w14:textId="77777777" w:rsidTr="00F555CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E483D3A" w14:textId="77843128" w:rsidR="007100FF" w:rsidRPr="00C10B36" w:rsidRDefault="007100FF" w:rsidP="006A2D5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сп. Народностопански архив, Свищов</w:t>
+              <w:t>Брусарски, Р. Теория на публичните финанси</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007100FF" w:rsidRPr="00C10B36" w14:paraId="51F25251" w14:textId="77777777" w:rsidTr="00F555CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E483D3A" w14:textId="77843128" w:rsidR="007100FF" w:rsidRPr="00C10B36" w:rsidRDefault="007100FF" w:rsidP="006A2D5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сп. Икономически алтернативи, София</w:t>
+              <w:t>Брусарски, Р. Икономически анализ "разходи-ползи"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007100FF" w:rsidRPr="00C10B36" w14:paraId="51F25251" w14:textId="77777777" w:rsidTr="00F555CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E483D3A" w14:textId="77843128" w:rsidR="007100FF" w:rsidRPr="00C10B36" w:rsidRDefault="007100FF" w:rsidP="006A2D5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сп. Известия, Варна</w:t>
+              <w:t>Статев, Ст. и колектив, Икономика и публичен сектор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007100FF" w:rsidRPr="00C10B36" w14:paraId="51F25251" w14:textId="77777777" w:rsidTr="00F555CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E483D3A" w14:textId="77843128" w:rsidR="007100FF" w:rsidRPr="00C10B36" w:rsidRDefault="007100FF" w:rsidP="006A2D5D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Йотова, Л., Е. Пенкова. Икономика на благосъстоянието</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="584CD87F" w14:textId="77777777" w:rsidR="00EA4EB2" w:rsidRPr="00C10B36" w:rsidRDefault="00EA4EB2" w:rsidP="00EA4EB2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="171A6FA2" w14:textId="77777777" w:rsidR="00EA4EB2" w:rsidRPr="00C10B36" w:rsidRDefault="002B792A" w:rsidP="002B792A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12014,51 +11645,51 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D7125E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>доц. д-р Людмил Несторов</w:t>
+              <w:t>проф. д-р Пенка Шишманова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B6E83B" w14:textId="77777777" w:rsidR="00447CA9" w:rsidRPr="00C10B36" w:rsidRDefault="00447CA9" w:rsidP="005E448E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>