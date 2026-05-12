--- v0 (2025-10-06)
+++ v1 (2026-05-12)
@@ -1432,51 +1432,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Версия:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06397DA6" w14:textId="3CC02F5B" w:rsidR="00845130" w:rsidRPr="00C10B36" w:rsidRDefault="008564BE" w:rsidP="00986671">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>v.03/2021</w:t>
+              <w:t>v.03/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="221DE132" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F54EF16" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>