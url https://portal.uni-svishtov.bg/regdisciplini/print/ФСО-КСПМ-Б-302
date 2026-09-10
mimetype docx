--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -492,86 +492,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>26.11.2024</w:t>
+              <w:t>28.01.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
             <w:r w:rsidR="008D3DCC" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -652,86 +652,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD4074" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>19.11.2024</w:t>
+              <w:t>19.01.2026</w:t>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34223" w:rsidRPr="00C10B36" w14:paraId="650236CF" w14:textId="77777777" w:rsidTr="00C10B36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A1F758C" w14:textId="77777777" w:rsidR="00DD3041" w:rsidRPr="00C10B36" w:rsidRDefault="00DD3041" w:rsidP="00C37CC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -1432,51 +1432,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Версия:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06397DA6" w14:textId="3CC02F5B" w:rsidR="00845130" w:rsidRPr="00C10B36" w:rsidRDefault="008564BE" w:rsidP="00986671">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>v.02/2024</w:t>
+              <w:t>v.03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="221DE132" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F54EF16" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -6854,66 +6854,60 @@
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Същност на едномерните статистически разпределения.
 </w:t>
               <w:br/>
-              <w:t xml:space="preserve">2. Методи за анализ на емпирични разпределения.
+              <w:t xml:space="preserve">2. Статистически величини.
 </w:t>
               <w:br/>
               <w:t xml:space="preserve">3. Средни величини.
 </w:t>
               <w:br/>
-              <w:t xml:space="preserve">5. Статистическо разсейване.
+              <w:t xml:space="preserve">4. Статистическо разсейване.
 </w:t>
               <w:br/>
-              <w:t xml:space="preserve">6. Моменти, асиметрия и ексцес.
-[...5 lines deleted...]
-              <w:t xml:space="preserve">6. Статистически анализ. Същност, предпоставки, видове.</w:t>
+              <w:t xml:space="preserve">5. Моменти, асиметрия и ексцес.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -11066,51 +11060,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ангелова, П., Иванов, Л., Петков, П., Славева, К., Касабова, С., Шопова, М., Върбанов, Т. (2018). Основи на статистиката - учебно пособие за дистанционно обучение. Свищов, АИ "Ценов"</w:t>
+              <w:t>Петков, П., Иванов, Л.,  Славева, К., Касабова, С., Върбанов, Т., Овчинников, Е. (2026). Основи на статистиката - учебик за дистанционно обучение. Свищов, АИ "Ценов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C6374" w:rsidRPr="00C10B36" w14:paraId="6C4E1BDD" w14:textId="77777777" w:rsidTr="00634A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33049CBD" w14:textId="073E23DE" w:rsidR="007C6374" w:rsidRPr="00C10B36" w:rsidRDefault="007B7AB9" w:rsidP="005E448E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -11172,51 +11166,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4. </w:t>
             </w:r>
             <w:r w:rsidR="007C6374">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Славева. К. (2020) Икономическа статистика - учебно пособие за дистанционно обучение. Свищов, АИ "Ценов".</w:t>
+              <w:t>Славева. К. (2020). Икономическа статистика - учебно пособие за дистанционно обучение. Свищов, АИ "Ценов".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C6374" w:rsidRPr="00C10B36" w14:paraId="6C4E1BDD" w14:textId="77777777" w:rsidTr="00634A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33049CBD" w14:textId="073E23DE" w:rsidR="007C6374" w:rsidRPr="00C10B36" w:rsidRDefault="007B7AB9" w:rsidP="005E448E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>