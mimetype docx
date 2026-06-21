--- v0 (2025-10-21)
+++ v1 (2026-06-21)
@@ -492,86 +492,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>26.11.2024</w:t>
+              <w:t>02.07.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
             <w:r w:rsidR="008D3DCC" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -652,86 +652,86 @@
             </w:r>
             <w:r w:rsidR="00016AE2" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00A434E6" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD4074" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidR="00803E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008564BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>20.11.2024</w:t>
+              <w:t>01.06.2026</w:t>
             </w:r>
             <w:r w:rsidR="00A34223" w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34223" w:rsidRPr="00C10B36" w14:paraId="650236CF" w14:textId="77777777" w:rsidTr="00C10B36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A1F758C" w14:textId="77777777" w:rsidR="00DD3041" w:rsidRPr="00C10B36" w:rsidRDefault="00DD3041" w:rsidP="00C37CC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -1432,51 +1432,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Версия:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06397DA6" w14:textId="3CC02F5B" w:rsidR="00845130" w:rsidRPr="00C10B36" w:rsidRDefault="008564BE" w:rsidP="00986671">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>v.04/2024</w:t>
+              <w:t>v.05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="221DE132" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F54EF16" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -2971,117 +2971,117 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DC0AE85" w14:textId="3EB026A7" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33F3DB2A" w14:textId="06C7B7A7" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D2BB29A" w14:textId="36DD331F" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="5EDF34F1" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F4223B0" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="00DD3041">
             <w:pPr>
@@ -3112,117 +3112,117 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37600409" w14:textId="5EFF019A" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t> 0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79879E30" w14:textId="77ED6CE0" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t> 0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62CC9E3B" w14:textId="6A76B7D9" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t> 0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="1CBF67C3" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33FEF6E4" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="00DD3041">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -3252,117 +3252,117 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57524D89" w14:textId="6777DE04" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B757044" w14:textId="7C8D25A7" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33609EF8" w14:textId="4DEA6E94" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="083BD6DB" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75FC6B3E" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="0028174A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -3411,119 +3411,119 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FAB2DB2" w14:textId="509DB327" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1504EF64" w14:textId="4CEEBD21" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00D77BC3">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79608E31" w14:textId="7DDA6C48" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00D80EF8" w:rsidP="00C10B36">
             <w:pPr>
               <w:overflowPunct/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B36" w:rsidRPr="00C10B36" w14:paraId="0BADC85D" w14:textId="77777777" w:rsidTr="00CF40F4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AAE3625" w14:textId="77777777" w:rsidR="00C10B36" w:rsidRPr="00C10B36" w:rsidRDefault="00C10B36" w:rsidP="00DD3041">
             <w:pPr>
@@ -6516,55 +6516,58 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.1. Процесът на формиране на Стопанската история като самостоятелна наука.</w:t>
+              <w:t>1.1. Процесът на формиране на Стопанската история като самостоятелна наука.
+</w:t>
               <w:br/>
-              <w:t xml:space="preserve">1.2. Интегративният характер на Стопанската история.</w:t>
+              <w:t xml:space="preserve">1.2. Интегративният характер на Стопанската история.
+</w:t>
               <w:br/>
-              <w:t xml:space="preserve">1.3. Методи на изследване и функции на Стопанската история.</w:t>
+              <w:t xml:space="preserve">1.3. Методи на изследване и функции на Стопанската история.
+</w:t>
               <w:br/>
               <w:t xml:space="preserve">1.4. Основни подходи за периодизацията на икономическото развитие.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6917,57 +6920,54 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2.1. Неолитната революция и появата на производствения тип стопанство, на градовете и на държавите. 2. 2 Обществено разделение на труда, оседналост и номадство. 2.3. Организация на поливното земеделие в долините на великите исторически реки. 2.4. Имперски тип разширено възпроизводство. 2.5. Държавни монополи. 2.6. Върховна регулираща роля на държавата. 2.7. Централизация и командно-разпределителна система. </w:t>
+              <w:t>2.1. Неолитната революция и появата на производствения тип стопанство, на градовете и на държавите. 2. 2 Обществено разделение на труда, оседналост и номадство. 2.3. Организация на поливното земеделие в долините на великите исторически реки. 2.4. Имперски тип разширено възпроизводство. 2.5. Държавни монополи. 2.6. Върховна регулираща роля на държавата. 2.7. Централизация и командно-разпределителна система. 
+</w:t>
               <w:br/>
               <w:t xml:space="preserve">Частното стопанство през Античността. 2.8. Поява и развитие на стоково-паричните отношения. 2.9.  Автономност на производителите като основа на античната икономика. Керванна търговия. 2.10. Великият път на коприната.</w:t>
-              <w:br/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -7318,53 +7318,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3. 1. Аграризация и натурализация на икономическите отношения. 3. 2. Етапи в развитието на западноевропейското стопанство. Сеньория. 3.3. Градове. 3.4. Корпоративна организация на градския живот. 3. 5. Комунална революция. 3.6. Търговия и институционни иновации. 3.7. Tърговска революция. 3.8. Търговски компании. 3.9. Развитие на паричното обръщение и финансите. 3.10. Промишлени и технологични иновации. </w:t>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t>3. 1. Аграризация и натурализация на икономическите отношения. 3. 2. Етапи в развитието на западноевропейското стопанство. Сеньория. 3.3. Градове. 3.4. Корпоративна организация на градския живот. 3. 5. Комунална революция. 3.6. Търговия и институционни иновации. 3.7. Tърговска революция. 3.8. Търговски компании. 3.9. Развитие на паричното обръщение и финансите. 3.10. Промишлени и технологични иновации.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -7715,53 +7713,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">4.1. Влияние на Великите географски открития върху икономиката на Западна Европа. 4.2. „Революция на цените”. 4.3. Развитие на манифактурното производство. 4.4. Банки. 4.5. Панаири. 4.6. Борси. 4.7. Акционерни дружества. 4.8. Водещи страни с изпреварващ тип икономическо развитие: Холандия и Англия. 4.9. Залез на Ханзата и на италианските градове-републики. 4.10. Меркантилизъм.</w:t>
+              <w:t>4.1. Влияние на Великите географски открития върху икономиката на Западна Европа. 4.2. „Революция на цените”. 4.3. Развитие на манифактурното производство. 4.4. Банки. 4.5. Панаири. 4.6. Борси. 4.7. Акционерни дружества. 4.8. Водещи страни с изпреварващ тип икономическо развитие: Холандия и Англия. 4.9. Залез на Ханзата и на италианските градове-републики. 4.10. Меркантилизъм.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -8112,53 +8108,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">5. 1. Особености в икономическото развитие на страните на изток от Елба. 5.2. Приспособяването на източноевропейския феодализъм към развитието на западноевропейския пазар. 5.3. Същност на второто издание на крепостното право. 5.4. Развитие на търговското предприемачество и на манифактурата в Русия в условията на крепостничеството.5.5.  Германското стопанство по времето на политическа разпокъсаност и нови центрове на международна търговия. </w:t>
+              <w:t>5. 1. Особености в икономическото развитие на страните на изток от Елба. 5.2. Приспособяването на източноевропейския феодализъм към развитието на западноевропейския пазар. 5.3. Същност на второто издание на крепостното право. 5.4. Развитие на търговското предприемачество и на манифактурата в Русия в условията на крепостничеството.5.5.  Германското стопанство по времето на политическа разпокъсаност и нови центрове на международна търговия.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -8509,53 +8503,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">6.1. Икономическо развитие на европейските колонии в Северна Америка.6.2. Семейна ферма и плантация. 6.3. Робът както жив капитал. 6.4. Създаване на федерален фонд от свободни земи и неговата приватизация. 6.5. Икономическата роля на емиграцията. 6.6. Американската мечта като стимул за икономическата активност на населението</w:t>
+              <w:t>6.1. Икономическо развитие на европейските колонии в Северна Америка.6.2. Семейна ферма и плантация. 6.3. Робът както жив капитал. 6.4. Създаване на федерален фонд от свободни земи и неговата приватизация. 6.5. Икономическата роля на емиграцията. 6.6. Американската мечта като стимул за икономическата активност на населението</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -8906,53 +8898,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">7.1. Ускоряване на икономическото развитие на водещите страни от Запада. 7.2.Индустриална революция и поява на фабричната система. 7.3.Революция в транспорта. 7.4. Прогрес в селското стопанство. Начало на процеса на урбанизация. 7.5. Преход от меркантилизъм и протекционизъм към свободна търговия. 7.6. Особености на Индустриалната революция в големите европейски държави и САЩ.</w:t>
+              <w:t>7.1. Ускоряване на икономическото развитие на водещите страни от Запада. 7.2.Индустриална революция и поява на фабричната система. 7.3.Революция в транспорта. 7.4. Прогрес в селското стопанство. Начало на процеса на урбанизация. 7.5. Преход от меркантилизъм и протекционизъм към свободна търговия. 7.6. Особености на Индустриалната революция в големите европейски държави и САЩ.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -9303,53 +9293,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8.1.Американската корпорация като модел на крупна комбинирана фирма. 8.2. Развитие на масовото производство и търговия. 8.3. Специфика на американския пазар. 8.4. Поява на мениджърски корпорации в транспорта и промишлеността. 8.5. Положението на фермерите и дребния бизнес. 8.6. Същност на антитръстовото законодателство. 8.7. Икономически реформи в началото на ХХ в. </w:t>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t>8.1.Американската корпорация като модел на крупна комбинирана фирма. 8.2. Развитие на масовото производство и търговия. 8.3. Специфика на американския пазар. 8.4. Поява на мениджърски корпорации в транспорта и промишлеността. 8.5. Положението на фермерите и дребния бизнес. 8.6. Същност на антитръстовото законодателство. 8.7. Икономически реформи в началото на ХХ в.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -9700,53 +9688,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9.1. Икономически, социални и политически предпоставки за отмяна на крепостното право. Аграрната реформа от 1861 г.  9.2. Развитие на предприемаческото в дворянските и селските стопанства. 9.3. Финансовата реформа на С. Ю. Витте. 9.4. Аграрната реформа на Столипин. 9.10. Достижения на руската индустриализация. </w:t>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t>9.1. Икономически, социални и политически предпоставки за отмяна на крепостното право. Аграрната реформа от 1861 г.  9.2. Развитие на предприемаческото в дворянските и селските стопанства. 9.3. Финансовата реформа на С. Ю. Витте. 9.4. Аграрната реформа на Столипин. 9.10. Достижения на руската индустриализация.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -10097,53 +10083,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">10.1. Пътят на Япония и Китай към модерния свят.10.2. „Опиумните” войни в Китай. 10.3. Революцията „Мейджи” в Япония. 10.4. Особености и достижения в индустриализацията. 10.5. Състояние и развитие на основните стопански отрасли на двете страни.</w:t>
+              <w:t>10.1. Пътят на Япония и Китай към модерния свят.10.2. „Опиумните” войни в Китай. 10.3. Революцията „Мейджи” в Япония. 10.4. Особености и достижения в индустриализацията. 10.5. Състояние и развитие на основните стопански отрасли на двете страни.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -10495,52 +10479,50 @@
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.1. Проникване и утвърждаване на модерните пазарни отношения в българските земи през епохата на Възраждането ( ХVІІІ – ХІХ в.) 11.2. Аграрен преврат. 11.3. Развитие на селското стопанство. 11.4. Трудният път на българската промишленост. 11.5. Формиране на финансово-кредитната система. 11.6.  Напредък в транспорта. 11.7. Развитие на външната и вътрешната търговия.</w:t>
-              <w:br/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -10891,53 +10873,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12.1. Икономически последици от Първата световна война. 12.2. Създаване на първото общество на масовото потребление в САЩ. 12.3. Великата депресия и „новият курс” на Рузвелт. 12.4. Развитие на регулативните механизми на пазарната икономика в европейските държави в периода на депресията от началото на 30-те години. 12.5. Разлика между либералното и тоталитарното икономическо регулиране. 12.6. Нови черти в икономиката на Япония и Китай. 12.7. Стопанството на СССР. </w:t>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t>12.1. Икономически последици от Първата световна война. 12.2. Създаване на първото общество на масовото потребление в САЩ. 12.3. Великата депресия и „новият курс” на Рузвелт. 12.4. Развитие на регулативните механизми на пазарната икономика в европейските държави в периода на депресията от началото на 30-те години. 12.5. Разлика между либералното и тоталитарното икономическо регулиране. 12.6. Нови черти в икономиката на Япония и Китай. 12.7. Стопанството на СССР.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -11288,53 +11268,51 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13.1. Стопанско развитие след Първата световна война (1918-1923 г.). 13.2. Стабилизация и криза (1923-1934 г.). 13. 3. Стопанството в навечерието на Втората световна война </w:t>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t>13.1. Стопанско развитие след Първата световна война (1918-1923 г.). 13.2. Стабилизация и криза (1923-1934 г.). 13. 3. Стопанството в навечерието на Втората световна война</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -11685,57 +11663,54 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>14.1. Полагане основите на следвоенното стопанство. 14.2. Планът „Маршал” и неговото значение за икономическото възстановяване на Западна Европа. </w:t>
+              <w:t>14.1. Полагане основите на следвоенното стопанство. 14.2. Планът „Маршал” и неговото значение за икономическото възстановяване на Западна Европа. 
+</w:t>
               <w:br/>
               <w:t xml:space="preserve">14.3. Икономическо развитие на напредналите капиталистически страни.</w:t>
-              <w:br/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -12086,59 +12061,60 @@
       </w:tr>
       <w:tr w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w14:paraId="7F45978A" w14:textId="77777777" w:rsidTr="00795473">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D311B35" w14:textId="6156607D" w:rsidR="00B17BC0" w:rsidRPr="00C10B36" w:rsidRDefault="00B17BC0" w:rsidP="00B17BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15.1. Стопанско развитие в първите следвоенни години (1944 - 1948 г.).</w:t>
+              <w:t>15.1. Стопанско развитие в първите следвоенни години (1944 - 1948 г.).
+</w:t>
               <w:br/>
-              <w:t xml:space="preserve">15.2. Икономически преобразования от края на 40-те до началото на 60-те години.</w:t>
+              <w:t xml:space="preserve">15.2. Икономически преобразования от края на 40-те до началото на 60-те години.
+</w:t>
               <w:br/>
-              <w:t xml:space="preserve">15.3. Икономически реформи и опити за либерализация на системата - 60-те - началото на 80-те години.</w:t>
+              <w:t xml:space="preserve">15.3. Икономически реформи и опити за либерализация на системата - 60-те - началото на 80-те години.
+</w:t>
               <w:br/>
               <w:t xml:space="preserve">15.4. Икономическата криза през първата половина на 80-те години. Стопанството в годините на "преустройството" (1985 - 1989). Крах на централизираната планова икономика.</w:t>
-              <w:br/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEDC7B9" w14:textId="4449E610" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4013EDA2" w14:textId="77777777" w:rsidR="00A56E5C" w:rsidRPr="00C10B36" w:rsidRDefault="00A56E5C" w:rsidP="00795473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
@@ -13070,165 +13046,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="617C6FA6" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00DD3041">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EE002FC" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32DF4734" w14:textId="77777777" w:rsidR="00A34223" w:rsidRPr="00C10B36" w:rsidRDefault="00A34223" w:rsidP="00A34223">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="232323"/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
@@ -14615,51 +14476,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10B36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>преп.  Емилия Вачева)</w:t>
+              <w:t>преп. д-р Емилия Вачева)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF4E893" w14:textId="77777777" w:rsidR="000976B6" w:rsidRPr="00C10B36" w:rsidRDefault="000976B6" w:rsidP="00BA07BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E9B9536" w14:textId="77777777" w:rsidR="00BA07BC" w:rsidRPr="00C10B36" w:rsidRDefault="00BA07BC" w:rsidP="00BA07BC">
       <w:pPr>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>